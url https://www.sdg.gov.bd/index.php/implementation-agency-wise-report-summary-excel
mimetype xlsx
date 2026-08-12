--- v4 (2026-06-09)
+++ v5 (2026-08-12)
@@ -47,50 +47,59 @@
   <si>
     <t>No baseline</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Percent (%)</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Bangladesh Parliament Secretariat (BPS)</t>
   </si>
   <si>
     <t>Law and Justice Division (LJD)</t>
   </si>
   <si>
     <t>Ministry of Public Administration (MoPA)</t>
   </si>
   <si>
     <t>Local Government Division (LGD)</t>
   </si>
   <si>
+    <t>Directorate General of Health Services (DGHS)</t>
+  </si>
+  <si>
+    <t>Health Services Division (HSD)</t>
+  </si>
+  <si>
+    <t>WHO</t>
+  </si>
+  <si>
     <t>Bangladesh Bureau of Statistics (BBS)</t>
   </si>
   <si>
     <t>Department of Environment (DoE)</t>
   </si>
   <si>
     <t>Ministry of Science and Technology (MoST)</t>
   </si>
   <si>
     <t>Economic Relations Division (ERD)</t>
   </si>
   <si>
     <t>Finance Division (FD)</t>
   </si>
   <si>
     <t>Ministry of Agriculture (MoA)</t>
   </si>
   <si>
     <t>Ministry of Environment, Forest and Climate Change (MoEFCC)</t>
   </si>
   <si>
     <t>UNSTATS</t>
   </si>
   <si>
     <t>Ministry of Commerce (MoC)</t>
@@ -134,110 +143,101 @@
   <si>
     <t>Bangladesh Forest Department (BFD)</t>
   </si>
   <si>
     <t>IUCN</t>
   </si>
   <si>
     <t>Bangladesh Inland Water Transport Authority (BIWTA)</t>
   </si>
   <si>
     <t>Bangladesh Inland Water Transport Corporation (BIWTC)</t>
   </si>
   <si>
     <t>Bangladesh Railway (BR)</t>
   </si>
   <si>
     <t>Bangladesh Road Transport Authority (BRTA)</t>
   </si>
   <si>
     <t>Civil Aviation Authority of Bangladesh (CAAB)</t>
   </si>
   <si>
     <t>UN-Habitat</t>
   </si>
   <si>
-    <t>Directorate General of Health Services (DGHS)</t>
-[...1 lines deleted...]
-  <si>
     <t>Health Economics Unit (HEU)</t>
   </si>
   <si>
     <t>National Institute of Population Research and Training (NIPORT)</t>
   </si>
   <si>
-    <t>WHO</t>
-[...1 lines deleted...]
-  <si>
     <t>GBVS</t>
   </si>
   <si>
     <t>PHC</t>
   </si>
   <si>
     <t>Department of Inspection for Factory and Establishment (DIFE)</t>
   </si>
   <si>
     <t>Bangladesh Police</t>
   </si>
   <si>
     <t>Office of the Registrar General, Birth and Death Registration (ORGBDR)</t>
   </si>
   <si>
     <t>Bangladesh Trade and Tariff Commission (BTTC)</t>
   </si>
   <si>
     <t>Department of Fisheries (DOF)</t>
   </si>
   <si>
     <t>Directorate of Secondary and Higher Education (DSHE)</t>
   </si>
   <si>
     <t>Department of Disaster Management (DDM)</t>
   </si>
   <si>
     <t>Ministry of Disaster Management and Relief (MoDMR)</t>
   </si>
   <si>
     <t>Institute of Public Health Nutrition (IPHN)</t>
   </si>
   <si>
     <t>UNAIDS</t>
   </si>
   <si>
     <t>Institute of Epidemiology, Disease Control and Research (IEDCR)</t>
   </si>
   <si>
     <t>Department of Narcotics Control (DNC)</t>
   </si>
   <si>
     <t>Ministry of Labour and Employment (MoLE)</t>
   </si>
   <si>
-    <t>Health Services Division (HSD)</t>
-[...1 lines deleted...]
-  <si>
     <t>Medical Education and Family Welfare Division (MEFWD)</t>
   </si>
   <si>
     <t>Directorate General of Drug Administration (DGDA)</t>
   </si>
   <si>
     <t>Secondary and Higher Education Division (SHED)</t>
   </si>
   <si>
     <t>Technical And Madrasha Education Division (TMED)</t>
   </si>
   <si>
     <t>Ministry of Primary and Mass Education (MoPME)</t>
   </si>
   <si>
     <t>National Curriculum and Textbook Board (NCTB)</t>
   </si>
   <si>
     <t>UNDP (OECD Report)</t>
   </si>
   <si>
     <t>Ministry of Women and Children Affairs (MoWCA)</t>
   </si>
   <si>
     <t>Legislative and Parliamentary Affairs Division (LPAD)</t>
@@ -302,51 +302,51 @@
   <si>
     <t>Bangladesh Navy</t>
   </si>
   <si>
     <t>Security Services Division (SSD)</t>
   </si>
   <si>
     <t>Department of Prisons</t>
   </si>
   <si>
     <t>WB (Establishment Survey)</t>
   </si>
   <si>
     <t>National Human Rights Commission (NHRC)</t>
   </si>
   <si>
     <t>Information Commission (IC)</t>
   </si>
   <si>
     <t>National Board of Revenue (NBR)</t>
   </si>
   <si>
     <t>OECD</t>
   </si>
   <si>
-    <t>Bangladesh Investment Development Authority (BIDA)</t>
+    <t>Prime Minister's Office</t>
   </si>
   <si>
     <t>General Economics Division (GED)</t>
   </si>
   <si>
     <t>Public Private Partnership Authority (PPPA)</t>
   </si>
   <si>
     <t>NGO Affairs Bureau (NGOAB)</t>
   </si>
   <si>
     <t>Statistics and Informatics Division (SID)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -834,449 +834,449 @@
       </c>
       <c r="D6">
         <v>33.33</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
         <v>66.67</v>
       </c>
       <c r="G6">
         <v>2</v>
       </c>
       <c r="H6">
         <v>100</v>
       </c>
       <c r="I6">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7">
-        <v>23.3</v>
+        <v>13.33</v>
       </c>
       <c r="C7">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="D7">
-        <v>67.96</v>
+        <v>33.33</v>
       </c>
       <c r="E7">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="F7">
-        <v>8.74</v>
+        <v>53.33</v>
       </c>
       <c r="G7">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H7">
         <v>100</v>
       </c>
       <c r="I7">
-        <v>103</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
-        <v>55.56</v>
+        <v>0.0</v>
       </c>
       <c r="E8">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F8">
-        <v>44.44</v>
+        <v>100.0</v>
       </c>
       <c r="G8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H8">
         <v>100</v>
       </c>
       <c r="I8">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9">
         <v>0.0</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9">
-        <v>33.33</v>
+        <v>58.33</v>
       </c>
       <c r="E9">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F9">
-        <v>66.67</v>
+        <v>41.67</v>
       </c>
       <c r="G9">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H9">
         <v>100</v>
       </c>
       <c r="I9">
-        <v>3</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
-        <v>20.0</v>
+        <v>26.47</v>
       </c>
       <c r="C10">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="D10">
-        <v>60.0</v>
+        <v>64.71</v>
       </c>
       <c r="E10">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="F10">
-        <v>20.0</v>
+        <v>8.82</v>
       </c>
       <c r="G10">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="H10">
         <v>100</v>
       </c>
       <c r="I10">
-        <v>20</v>
+        <v>102</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11">
         <v>0.0</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11">
-        <v>90.0</v>
+        <v>55.56</v>
       </c>
       <c r="E11">
+        <v>5</v>
+      </c>
+      <c r="F11">
+        <v>44.44</v>
+      </c>
+      <c r="G11">
+        <v>4</v>
+      </c>
+      <c r="H11">
+        <v>100</v>
+      </c>
+      <c r="I11">
         <v>9</v>
-      </c>
-[...10 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12">
         <v>0.0</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
-        <v>0.0</v>
+        <v>33.33</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F12">
-        <v>100.0</v>
+        <v>66.67</v>
       </c>
       <c r="G12">
         <v>2</v>
       </c>
       <c r="H12">
         <v>100</v>
       </c>
       <c r="I12">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D13">
-        <v>40.0</v>
+        <v>65.0</v>
       </c>
       <c r="E13">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="F13">
-        <v>40.0</v>
+        <v>15.0</v>
       </c>
       <c r="G13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H13">
         <v>100</v>
       </c>
       <c r="I13">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14">
-        <v>0.0</v>
+        <v>88.89</v>
       </c>
       <c r="E14">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F14">
-        <v>100.0</v>
+        <v>11.11</v>
       </c>
       <c r="G14">
         <v>1</v>
       </c>
       <c r="H14">
         <v>100</v>
       </c>
       <c r="I14">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15">
-        <v>75.0</v>
+        <v>0.0</v>
       </c>
       <c r="C15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>25.0</v>
+        <v>100.0</v>
       </c>
       <c r="G15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H15">
         <v>100</v>
       </c>
       <c r="I15">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16">
-        <v>37.5</v>
+        <v>25.0</v>
       </c>
       <c r="C16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D16">
-        <v>62.5</v>
+        <v>25.0</v>
       </c>
       <c r="E16">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F16">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="G16">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H16">
         <v>100</v>
       </c>
       <c r="I16">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17">
         <v>0.0</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E17">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F17">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H17">
         <v>100</v>
       </c>
       <c r="I17">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18">
-        <v>0.0</v>
+        <v>75.0</v>
       </c>
       <c r="C18">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D18">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E18">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F18">
-        <v>0.0</v>
+        <v>25.0</v>
       </c>
       <c r="G18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H18">
         <v>100</v>
       </c>
       <c r="I18">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19">
-        <v>0.0</v>
+        <v>62.5</v>
       </c>
       <c r="C19">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D19">
-        <v>100.0</v>
+        <v>37.5</v>
       </c>
       <c r="E19">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>100</v>
       </c>
       <c r="I19">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20">
         <v>100.0</v>
       </c>
       <c r="E20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>100</v>
       </c>
       <c r="I20">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
         <v>100.0</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
@@ -1307,63 +1307,63 @@
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>100</v>
       </c>
       <c r="I22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23">
         <v>0.0</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23">
         <v>100.0</v>
       </c>
       <c r="E23">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>100</v>
       </c>
       <c r="I23">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24">
         <v>0.0</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24">
         <v>100.0</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
@@ -1385,217 +1385,217 @@
       </c>
       <c r="D25">
         <v>100.0</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>100</v>
       </c>
       <c r="I25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="C26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D26">
-        <v>66.67</v>
+        <v>50.0</v>
       </c>
       <c r="E26">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F26">
-        <v>33.33</v>
+        <v>0.0</v>
       </c>
       <c r="G26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H26">
         <v>100</v>
       </c>
       <c r="I26">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27">
-        <v>25.0</v>
+        <v>0.0</v>
       </c>
       <c r="C27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D27">
-        <v>75.0</v>
+        <v>100.0</v>
       </c>
       <c r="E27">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>100</v>
       </c>
       <c r="I27">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
         <v>0.0</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
       <c r="E28">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F28">
-        <v>20.0</v>
+        <v>0.0</v>
       </c>
       <c r="G28">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H28">
         <v>100</v>
       </c>
       <c r="I28">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29">
-        <v>100.0</v>
+        <v>66.67</v>
       </c>
       <c r="E29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F29">
-        <v>0.0</v>
+        <v>33.33</v>
       </c>
       <c r="G29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H29">
         <v>100</v>
       </c>
       <c r="I29">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
-        <v>0.0</v>
+        <v>25.0</v>
       </c>
       <c r="C30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D30">
-        <v>0.0</v>
+        <v>75.0</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F30">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H30">
         <v>100</v>
       </c>
       <c r="I30">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>35</v>
       </c>
       <c r="B31">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="C31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D31">
-        <v>0.0</v>
+        <v>77.78</v>
       </c>
       <c r="E31">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F31">
-        <v>0.0</v>
+        <v>22.22</v>
       </c>
       <c r="G31">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H31">
         <v>100</v>
       </c>
       <c r="I31">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32">
         <v>100.0</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
@@ -1675,617 +1675,617 @@
       </c>
       <c r="D35">
         <v>100.0</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>100</v>
       </c>
       <c r="I35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36">
-        <v>6.67</v>
+        <v>0.0</v>
       </c>
       <c r="C36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D36">
-        <v>40.0</v>
+        <v>0.0</v>
       </c>
       <c r="E36">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F36">
-        <v>53.33</v>
+        <v>100.0</v>
       </c>
       <c r="G36">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H36">
         <v>100</v>
       </c>
       <c r="I36">
-        <v>15</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="C37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D37">
         <v>0.0</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G37">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H37">
         <v>100</v>
       </c>
       <c r="I37">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38">
         <v>0.0</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38">
-        <v>50.0</v>
+        <v>100.0</v>
       </c>
       <c r="E38">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F38">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="G38">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H38">
         <v>100</v>
       </c>
       <c r="I38">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
         <v>0.0</v>
       </c>
       <c r="C39">
         <v>0</v>
       </c>
       <c r="D39">
-        <v>58.33</v>
+        <v>0.0</v>
       </c>
       <c r="E39">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F39">
-        <v>41.67</v>
+        <v>100.0</v>
       </c>
       <c r="G39">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H39">
         <v>100</v>
       </c>
       <c r="I39">
-        <v>12</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
         <v>0.0</v>
       </c>
       <c r="C40">
         <v>0</v>
       </c>
       <c r="D40">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="E40">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F40">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="G40">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H40">
         <v>100</v>
       </c>
       <c r="I40">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41">
         <v>0.0</v>
       </c>
       <c r="C41">
         <v>0</v>
       </c>
       <c r="D41">
         <v>0.0</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
         <v>100.0</v>
       </c>
       <c r="G41">
         <v>1</v>
       </c>
       <c r="H41">
         <v>100</v>
       </c>
       <c r="I41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
         <v>0.0</v>
       </c>
       <c r="C42">
         <v>0</v>
       </c>
       <c r="D42">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E42">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F42">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H42">
         <v>100</v>
       </c>
       <c r="I42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>47</v>
       </c>
       <c r="B43">
-        <v>75.0</v>
+        <v>0.0</v>
       </c>
       <c r="C43">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D43">
-        <v>25.0</v>
+        <v>100.0</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
       <c r="F43">
         <v>0.0</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>100</v>
       </c>
       <c r="I43">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44">
-        <v>0.0</v>
+        <v>75.0</v>
       </c>
       <c r="C44">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D44">
-        <v>100.0</v>
+        <v>25.0</v>
       </c>
       <c r="E44">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F44">
         <v>0.0</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>100</v>
       </c>
       <c r="I44">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45">
         <v>0.0</v>
       </c>
       <c r="C45">
         <v>0</v>
       </c>
       <c r="D45">
         <v>100.0</v>
       </c>
       <c r="E45">
         <v>3</v>
       </c>
       <c r="F45">
         <v>0.0</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>100</v>
       </c>
       <c r="I45">
         <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
-        <v>25.0</v>
+        <v>0.0</v>
       </c>
       <c r="C46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D46">
-        <v>25.0</v>
+        <v>100.0</v>
       </c>
       <c r="E46">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F46">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="G46">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H46">
         <v>100</v>
       </c>
       <c r="I46">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>51</v>
       </c>
       <c r="B47">
-        <v>0.0</v>
+        <v>25.0</v>
       </c>
       <c r="C47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D47">
-        <v>50.0</v>
+        <v>25.0</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
       <c r="F47">
         <v>50.0</v>
       </c>
       <c r="G47">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H47">
         <v>100</v>
       </c>
       <c r="I47">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="C48">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D48">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="E48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F48">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="G48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H48">
         <v>100</v>
       </c>
       <c r="I48">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>53</v>
       </c>
       <c r="B49">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="C49">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D49">
-        <v>62.5</v>
+        <v>0.0</v>
       </c>
       <c r="E49">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F49">
-        <v>37.5</v>
+        <v>0.0</v>
       </c>
       <c r="G49">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H49">
         <v>100</v>
       </c>
       <c r="I49">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>54</v>
       </c>
       <c r="B50">
         <v>0.0</v>
       </c>
       <c r="C50">
         <v>0</v>
       </c>
       <c r="D50">
-        <v>100.0</v>
+        <v>62.5</v>
       </c>
       <c r="E50">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F50">
-        <v>0.0</v>
+        <v>37.5</v>
       </c>
       <c r="G50">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H50">
         <v>100</v>
       </c>
       <c r="I50">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
         <v>0.0</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51">
         <v>100.0</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
       <c r="F51">
         <v>0.0</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>100</v>
       </c>
       <c r="I51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52">
         <v>0.0</v>
       </c>
       <c r="C52">
         <v>0</v>
       </c>
       <c r="D52">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="E52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F52">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G52">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H52">
         <v>100</v>
       </c>
       <c r="I52">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53">
         <v>0.0</v>
       </c>
       <c r="C53">
         <v>0</v>
       </c>
       <c r="D53">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E53">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F53">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G53">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H53">
         <v>100</v>
       </c>
       <c r="I53">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>58</v>
       </c>
       <c r="B54">
         <v>0.0</v>
       </c>
       <c r="C54">
         <v>0</v>
       </c>
       <c r="D54">
-        <v>33.33</v>
+        <v>100.0</v>
       </c>
       <c r="E54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F54">
-        <v>66.67</v>
+        <v>0.0</v>
       </c>
       <c r="G54">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H54">
         <v>100</v>
       </c>
       <c r="I54">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>59</v>
       </c>
       <c r="B55">
         <v>0.0</v>
       </c>
       <c r="C55">
         <v>0</v>
       </c>
       <c r="D55">
-        <v>0.0</v>
+        <v>33.33</v>
       </c>
       <c r="E55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F55">
-        <v>100.0</v>
+        <v>66.67</v>
       </c>
       <c r="G55">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H55">
         <v>100</v>
       </c>
       <c r="I55">
         <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
         <v>0.0</v>
       </c>
       <c r="C56">
         <v>0</v>
       </c>
       <c r="D56">
         <v>0.0</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
@@ -2464,60 +2464,60 @@
       </c>
       <c r="F62">
         <v>100.0</v>
       </c>
       <c r="G62">
         <v>1</v>
       </c>
       <c r="H62">
         <v>100</v>
       </c>
       <c r="I62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>67</v>
       </c>
       <c r="B63">
         <v>0.0</v>
       </c>
       <c r="C63">
         <v>0</v>
       </c>
       <c r="D63">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E63">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F63">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G63">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H63">
         <v>100</v>
       </c>
       <c r="I63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>68</v>
       </c>
       <c r="B64">
         <v>0.0</v>
       </c>
       <c r="C64">
         <v>0</v>
       </c>
       <c r="D64">
         <v>0.0</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
@@ -2922,60 +2922,60 @@
       </c>
       <c r="D78">
         <v>0.0</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78">
         <v>0.0</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78">
         <v>100</v>
       </c>
       <c r="I78">
         <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>83</v>
       </c>
       <c r="B79">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="C79">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D79">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="E79">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F79">
         <v>0.0</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79">
         <v>100</v>
       </c>
       <c r="I79">
         <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>84</v>
       </c>
       <c r="B80">
         <v>0.0</v>
       </c>
       <c r="C80">
         <v>0</v>
       </c>
       <c r="D80">
@@ -3125,60 +3125,60 @@
       </c>
       <c r="D85">
         <v>0.0</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
         <v>100.0</v>
       </c>
       <c r="G85">
         <v>1</v>
       </c>
       <c r="H85">
         <v>100</v>
       </c>
       <c r="I85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>90</v>
       </c>
       <c r="B86">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="C86">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D86">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E86">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F86">
         <v>0.0</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86">
         <v>100</v>
       </c>
       <c r="I86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>91</v>
       </c>
       <c r="B87">
         <v>0.0</v>
       </c>
       <c r="C87">
         <v>0</v>
       </c>
       <c r="D87">