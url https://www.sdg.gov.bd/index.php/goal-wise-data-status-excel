--- v6 (2026-08-11)
+++ v7 (2026-09-26)
@@ -1011,60 +1011,60 @@
       </c>
       <c r="D18" t="s">
         <v>50</v>
       </c>
       <c r="E18">
         <v>8</v>
       </c>
       <c r="F18" t="s">
         <v>51</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18" t="s">
         <v>11</v>
       </c>
       <c r="I18">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>52</v>
       </c>
       <c r="B19" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19">
+        <v>11</v>
+      </c>
+      <c r="D19" t="s">
         <v>16</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>54</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19" t="s">
         <v>11</v>
       </c>
       <c r="I19">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>